--- v0 (2026-07-27)
+++ v1 (2026-09-13)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="5AD05781" w14:textId="350D1721" w:rsidR="004E0F74" w:rsidRPr="004E0F74" w:rsidRDefault="00DA0E3E" w:rsidP="004E0F74">
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond Classical" w:eastAsia="Garamond Classical" w:hAnsi="Garamond Classical" w:cs="Garamond Classical"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004E0F74">
         <w:rPr>
           <w:rFonts w:ascii="Garamond Classical" w:hAnsi="Garamond Classical"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single" w:color="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Bibliography of Readings for </w:t>
       </w:r>
       <w:r w:rsidR="00142D97" w:rsidRPr="004E0F74">
         <w:rPr>
           <w:rFonts w:ascii="Garamond Classical" w:hAnsi="Garamond Classical"/>
@@ -185,59 +185,113 @@
       <w:r w:rsidR="007B0167" w:rsidRPr="000175AB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t>2014</w:t>
       </w:r>
       <w:r w:rsidR="007B0167">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="007B0167" w:rsidRPr="000175AB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t xml:space="preserve"> 215–37</w:t>
       </w:r>
       <w:r w:rsidRPr="000175AB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t>. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C333F41" w14:textId="77777777" w:rsidR="004E0F74" w:rsidRPr="004E0F74" w:rsidRDefault="000175AB" w:rsidP="004E0F74">
+    <w:p w14:paraId="1C473905" w14:textId="7AE9B76A" w:rsidR="008A4092" w:rsidRDefault="008A4092" w:rsidP="004E0F74">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:after="60"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="008A4092">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Alkhoury, Sophia.  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A4092">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>Addressing the Gods with Verse and Incense: Hymns and Offerings in GEMF 57</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>.”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A4092">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> In </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A4092">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>New Approaches to the Great Paris Magical Codex: From PGM IV to GEMF 57</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A4092">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> edited by Christopher A. Faraone and Sofía Torallas-Tovar, 205-230. De Gruyter, 2026. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C333F41" w14:textId="3374A0BD" w:rsidR="004E0F74" w:rsidRPr="004E0F74" w:rsidRDefault="000175AB" w:rsidP="004E0F74">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="004E0F74">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t>Athanassiadi, Polymnia. “Dreams, Theurgy and Freelance Divination: The Testimony</w:t>
       </w:r>
       <w:r w:rsidRPr="004E0F74">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004E0F74">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t>of</w:t>
       </w:r>
       <w:r w:rsidRPr="004E0F74">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:w w:val="99"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -663,50 +717,107 @@
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>. Ann Arbor</w:t>
       </w:r>
       <w:r w:rsidRPr="004E0F74">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004E0F74">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1955.</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="411B6AF6" w14:textId="77777777" w:rsidR="00AD703E" w:rsidRPr="00AD703E" w:rsidRDefault="00AD703E" w:rsidP="00AD703E">
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD703E">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bortolani, Ljuba Merlina. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD703E">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Magical Hymns from Roman Egypt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD703E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Garamond Classical" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD703E">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>: A Study of Greek and Egyptian Traditions of Divinity</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD703E">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. Cambridge University Press, 2016.</w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="50126004" w14:textId="77777777" w:rsidR="004E0F74" w:rsidRPr="004E0F74" w:rsidRDefault="000175AB" w:rsidP="004E0F74">
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004E0F74">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Braarvig, Jens. “Magic: Reconsidering the Grand Dichotomy,” in </w:t>
       </w:r>
       <w:r w:rsidRPr="004E0F74">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -1460,51 +1571,58 @@
       </w:r>
       <w:r w:rsidRPr="004E0F74">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Supplementum Magicum </w:t>
       </w:r>
       <w:r w:rsidRPr="004E0F74">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t>vol. I &amp; II</w:t>
       </w:r>
       <w:r w:rsidRPr="004E0F74">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004E0F74">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
-        <w:t>Papyrologica Coloniensis XVI.1, Westdeutscher Verlag, Köln, 1990,</w:t>
+        <w:t xml:space="preserve">Papyrologica </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Coloniensis XVI.1, Westdeutscher Verlag, Köln, 1990,</w:t>
       </w:r>
       <w:r w:rsidRPr="004E0F74">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004E0F74">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t>1992.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A48D47E" w14:textId="1052AD35" w:rsidR="004E0F74" w:rsidRPr="004E0F74" w:rsidRDefault="000175AB" w:rsidP="004E0F74">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:after="60"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000175AB">
@@ -1614,7309 +1732,8257 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004E0F74">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>258.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="019C0E18" w14:textId="77777777" w:rsidR="004E0F74" w:rsidRPr="004E0F74" w:rsidRDefault="000175AB" w:rsidP="004E0F74">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:after="60"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004E0F74">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
+        <w:t>Dickie, Matthew. “Who practised love-magic in classical antiquity and in the late Roman</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>world?”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Classical Quarterly </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>50.2 (2000):</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>563-583.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46E5ACAF" w14:textId="10716A0D" w:rsidR="004E0F74" w:rsidRPr="004E0F74" w:rsidRDefault="000175AB" w:rsidP="004E0F74">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000175AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dieleman, Jacco. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000175AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Priests, Tongues, and Rites: The London-Leiden Magical Manuscripts and Translation in Egyptian Ritual (100-300 CE)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000175AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>. Religions in the Graeco-Roman World 153. Leiden: Brill</w:t>
+      </w:r>
+      <w:r w:rsidR="007B0167">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="007B0167" w:rsidRPr="000175AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>2005</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000175AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="516E1E54" w14:textId="77777777" w:rsidR="004E0F74" w:rsidRPr="004E0F74" w:rsidRDefault="000175AB" w:rsidP="004E0F74">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>Dillery, John. “Chresmologues and manteis : independent diviners and the problem of authority.”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Mantikê: Studies in Ancient Divination</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>. Sarah I. Johnston, and Peter T. Struck, eds., Leiden:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:spacing w:val="-39"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>Brill,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:w w:val="99"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>2005:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>167-231.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0275C844" w14:textId="77777777" w:rsidR="000B04DC" w:rsidRDefault="000B04DC" w:rsidP="000B04DC">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Dosoo, Korshi. “</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A4092">
+        <w:t xml:space="preserve">A History of the </w:t>
+      </w:r>
+      <w:r>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A4092">
+        <w:t>heban Magical Library</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A4092">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A4092">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Bulletin of the American Society of Papyrologists</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A4092">
+        <w:t xml:space="preserve"> 53 (2016) 251-274</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B9CECF2" w14:textId="77777777" w:rsidR="004E0F74" w:rsidRPr="004E0F74" w:rsidRDefault="000175AB" w:rsidP="004E0F74">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000175AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dosoo, Korshi. “Magical Discourses, Ritual Collections: Cultural Trends and Private Interests in Egyptian Handbooks and Archives.” In </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000175AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Proceedings of the 27th International Congress of Papyrology</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000175AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>, 699–716, 2016.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49183B02" w14:textId="5567E250" w:rsidR="004B5E4F" w:rsidRDefault="004B5E4F" w:rsidP="004E0F74">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Dufault, Olivier. “Lessons from the Body. Alchemy and Spiritual Exercises in the First Lesson on Excellence of Zosimos of Panopolis.” in </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lovers of the Soul, Lovers of the Body: Philosophical and Religious Perspectives in Late Antiquity, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B5E4F">
+        <w:t>Massachusetts, Center for Hellenic Studies</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (2022): 193-216.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16D01A17" w14:textId="5385A503" w:rsidR="004E0F74" w:rsidRPr="004E0F74" w:rsidRDefault="000175AB" w:rsidP="004E0F74">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000175AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Edmonds, Radcliffe G. “And You Will Be Amazed: The Rhetoric of Authority in the Greek Magical Papyri.” </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000175AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Archiv Für Religionsgeschichte</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000175AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 20–21, no. 1 (2020): 29–49.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F86A064" w14:textId="68EB47DC" w:rsidR="007F4FF2" w:rsidRDefault="007F4FF2" w:rsidP="004E0F74">
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Edmonds, Radcliffe. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F4FF2">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“And you will see…”: Second-person Narration, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F4FF2">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Enargeia</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F4FF2">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, and Textual Immersion in the ‘Mithras Liturgy,’ in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F4FF2">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Navigating Myth, Ritual, and Belief: Models from the Ancient Mediterranean to the Present Day, Essays in Honor of Sarah Iles Johnston</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F4FF2">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, eds. C. Romano and J. Wolfe, Brill (2025), pp. 127-149. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A2400C6" w14:textId="464C1321" w:rsidR="004E0F74" w:rsidRPr="004E0F74" w:rsidRDefault="000175AB" w:rsidP="004E0F74">
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Edmonds, Radcliffe. “At the Seizure of the Moon: The Absence of the Moon in the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Mithras</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:w w:val="99"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Liturgy.”  in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Prayer, Magic, and the Stars in the Ancient and Late Antique World</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, Noegel,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Walker, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>&amp; Wheeler, eds., Penn State University Press, 2003:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>223-239.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3707C183" w14:textId="77777777" w:rsidR="004E0F74" w:rsidRPr="004E0F74" w:rsidRDefault="000175AB" w:rsidP="004E0F74">
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Edmonds, Radcliffe. “Bewitched, Bothered, and Bewildered: Erotic Magic in the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Greco-Roman World” in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Blackwell Companion to Greek and Roman Sexualities</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, ed. T. Hubbard. John Wiley</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>&amp; Sons, 2013:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>282-296.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C36FC5B" w14:textId="7E3AF64C" w:rsidR="004E0F74" w:rsidRPr="004E0F74" w:rsidRDefault="000175AB" w:rsidP="004E0F74">
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Edmonds, Radcliffe. “Blaming the Witch: Some Reflections upon Unexpected Death,” in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Women and Gender in Ancient Religions: Interdisciplinary Approaches</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, ed. S. Ahearne-Kroll &amp; J.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Kelhoffer.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:w w:val="99"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Tübingen: Mohr Siebeck, 2010:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>241-254.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5545F309" w14:textId="77777777" w:rsidR="004E0F74" w:rsidRPr="004E0F74" w:rsidRDefault="000175AB" w:rsidP="004E0F74">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>Edmonds, Radcliffe. “Extra-ordinary People: Mystai and Magoi, Magicians and Orphics in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:w w:val="99"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Derveni Papyrus.”  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">Classical Philology </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>103 (2008):</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>16-39.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72F2B540" w14:textId="77777777" w:rsidR="004E0F74" w:rsidRDefault="000175AB" w:rsidP="004E0F74">
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Edmonds, Radcliffe. “Faces of the Moon: Cosmology, Genesis, and the Mithras Liturgy.”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:spacing w:val="59"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Heavenly Realms and Earthly Realities in Late Antique Religions</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, Ra'anan S. Boustan &amp;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Annette</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:w w:val="99"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Yoshiko Reed, eds., Cambridge University Press, 2004:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>275-295.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="086FD6ED" w14:textId="1F47E78D" w:rsidR="00262736" w:rsidRDefault="00262736" w:rsidP="004E0F74">
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Edmonds, Radcliffe. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00262736">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“The State of Play: Magic” </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00262736">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>American Journal of Philology</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00262736">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 147.3 (2026), pp. 367-382.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F707374" w14:textId="744E5555" w:rsidR="00696013" w:rsidRPr="004E0F74" w:rsidRDefault="00696013" w:rsidP="004E0F74">
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Edmonds, Radcliffe. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00696013">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“There and Back Again: Temporary Immortality in the Mithras Liturgy”, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00696013">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Conversion and Initiation in Antiquity: shifting identities - creating change</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00696013">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, ed. Birgitte Bøgh, Peter </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00696013">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Dickie, Matthew. “Who practised love-magic in classical antiquity and in the late Roman</w:t>
+        <w:t>Lang, Early Christianity in the Context of Antiquity series (2014), pp. 185-201.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="361B817F" w14:textId="77777777" w:rsidR="004E0F74" w:rsidRPr="004E0F74" w:rsidRDefault="000175AB" w:rsidP="004E0F74">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000175AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Eidinow, Esther. “Binding Spells on Tablets and Papyri.” In </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000175AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Guide to the Study of Ancient Magic</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000175AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>, edited by David Frankfurter, 351–87. Leiden: Brill, 2019.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51DF77A5" w14:textId="3F979AD4" w:rsidR="004E0F74" w:rsidRPr="004E0F74" w:rsidRDefault="000175AB" w:rsidP="004E0F74">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000175AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Eidinow, Esther. “Magic and Social Tension.” In </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000175AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Guide to the Study of Ancient Magic</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000175AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>, edited by David Frankfurter, 746–74. Leiden: Brill, 2019.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19C16B82" w14:textId="0380799E" w:rsidR="004E0F74" w:rsidRPr="004E0F74" w:rsidRDefault="000175AB" w:rsidP="004E0F74">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000175AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Eidinow, Esther. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000175AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Envy, Poison, and Death: Women on Trial in Classical Athens</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000175AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>. Oxford: Oxford University Press</w:t>
+      </w:r>
+      <w:r w:rsidR="007B0167">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="007B0167" w:rsidRPr="000175AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>2016</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000175AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A84F628" w14:textId="77777777" w:rsidR="004E0F74" w:rsidRPr="004E0F74" w:rsidRDefault="000175AB" w:rsidP="004E0F74">
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Faraone, Christopher, and Dirk Obbink, (eds.). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Magika Hiera: Ancient Greek Magic and Religion</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="004E0F74">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...19 lines deleted...]
-        <w:t>50.2 (2000):</w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>New</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:w w:val="99"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>York: Oxford University Press,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1991.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C6F5819" w14:textId="77777777" w:rsidR="004E0F74" w:rsidRPr="004E0F74" w:rsidRDefault="000175AB" w:rsidP="004E0F74">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Faraone, Christopher. “Aeschylus’ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F43AC3">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>ὕ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F43AC3">
+        <w:rPr>
+          <w:rFonts w:cs="Garamond Classical"/>
+        </w:rPr>
+        <w:t>μνος δέσμιος</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>(Eum. 306) and Attic Judicial Curse</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>Tablets,”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Journal of Hellenic Studies </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>105 (1985),</w:t>
       </w:r>
       <w:r w:rsidRPr="004E0F74">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004E0F74">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
-        <w:t>563-583.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="46E5ACAF" w14:textId="10716A0D" w:rsidR="004E0F74" w:rsidRPr="004E0F74" w:rsidRDefault="000175AB" w:rsidP="004E0F74">
+        <w:t>150-154.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61F2F513" w14:textId="77777777" w:rsidR="004E0F74" w:rsidRPr="004E0F74" w:rsidRDefault="000175AB" w:rsidP="004E0F74">
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Faraone, Christopher. “The agonistic context of early Greek binding spells.” in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Magika Hiera:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:i/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ancient Greek Magic and Religion</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. Christopher A. Faraone and Dirk Obbink, eds., New York:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Oxford University Press, 1991:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>3-32.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="263137D9" w14:textId="77777777" w:rsidR="004E0F74" w:rsidRPr="004E0F74" w:rsidRDefault="000175AB" w:rsidP="004E0F74">
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:w w:val="99"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Faraone, Christopher. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ancient Greek Love Magic</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. Harvard University Press: Cambridge, Mass,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1999.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:w w:val="99"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B1FC5A3" w14:textId="77777777" w:rsidR="007F4FF2" w:rsidRPr="004E0F74" w:rsidRDefault="007F4FF2" w:rsidP="007F4FF2">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:after="60"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>Faraone, Christopher. “Binding and Burying the Forces of Evil: The Defensive Use of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve">'Voodoo Dolls' in Ancient Greece.” </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">Classical Antiquity </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>10 (1991):</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>165-205.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08674E60" w14:textId="77777777" w:rsidR="00AD703E" w:rsidRPr="00AD703E" w:rsidRDefault="00AD703E" w:rsidP="00AD703E">
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD703E">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Faraone, Christopher A. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD703E">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>The Transformation of Greek Amulets in Roman Imperial Times</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD703E">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. University of Pennsylvania Press, 2018.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F2481DA" w14:textId="68F63048" w:rsidR="00BE0087" w:rsidRPr="00BE0087" w:rsidRDefault="00BE0087" w:rsidP="00BE0087">
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE0087">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Flower, Michael A. “Consulting the Oracle at Dodona: An Ontological Perspective.”</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE0087">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">n </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE0087">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Visiting the Oracle at Dodona: Contexts of Unknowing in Ancient Greek Religion</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE0087">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, edited by Hugh Bowden and Esther Eidinow. Cambridge University Press, 2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE0087">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">214–39. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="093C1AEC" w14:textId="7246EE4F" w:rsidR="004E0F74" w:rsidRPr="004E0F74" w:rsidRDefault="000175AB" w:rsidP="004E0F74">
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fowler, Robert. “Greek Magic, Greek Religion.” </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Illinois Classical Studies </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>20 (1995):</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1-22.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25F76352" w14:textId="77777777" w:rsidR="004E0F74" w:rsidRPr="004E0F74" w:rsidRDefault="000175AB" w:rsidP="004E0F74">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="000175AB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
-        <w:t xml:space="preserve">Dieleman, Jacco. </w:t>
+        <w:t xml:space="preserve">Frankfurter, David, ed. </w:t>
       </w:r>
       <w:r w:rsidRPr="000175AB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Priests, Tongues, and Rites: The London-Leiden Magical Manuscripts and Translation in Egyptian Ritual (100-300 CE)</w:t>
+        <w:t>Guide to the Study of Ancient Magic</w:t>
       </w:r>
       <w:r w:rsidRPr="000175AB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
-        <w:t>. Religions in the Graeco-Roman World 153. Leiden: Brill</w:t>
+        <w:t>. Leiden: Brill, 2019.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B00A345" w14:textId="23051A39" w:rsidR="00B30FA3" w:rsidRDefault="00B30FA3" w:rsidP="00B30FA3">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B30FA3">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>Frankfurter, D</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>avid</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B30FA3">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B30FA3">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>Ancient Magic in a New Key: Refining an Exotic Discipline in the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B30FA3">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>History of Religions</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B30FA3">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B30FA3">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve">n </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B30FA3">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Coping with Versnel: A Roundtable on Religion and Magic</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B30FA3">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Leiden: Brill </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B30FA3">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>2023)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B30FA3">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>180–194</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="376D2C3D" w14:textId="1943D9A1" w:rsidR="004E0F74" w:rsidRPr="004E0F74" w:rsidRDefault="000175AB" w:rsidP="00B30FA3">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>Frankfurter, David. “Dynamics of Ritual Expertise in Antiquity and Beyond: Towards a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>New</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:w w:val="99"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Taxonomy of ‘Magicians’.” in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Magic and Ritual in the Ancient World</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>. Paul A. Mirecki</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>and Marvin W. Meyer, eds., Leiden: Brill, 2002:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>159-178.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55ACA11D" w14:textId="5843ADBE" w:rsidR="004E0F74" w:rsidRPr="004E0F74" w:rsidRDefault="000175AB" w:rsidP="004E0F74">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000175AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Frankfurter, David. “Magic as the Local Application of Authoritative Tradition.” In </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000175AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Guide to the Study of Ancient Magic</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000175AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>, edited by David Frankfurter, 720–45. Leiden: Brill, 2019.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55EB5380" w14:textId="77777777" w:rsidR="004E0F74" w:rsidRPr="004E0F74" w:rsidRDefault="000175AB" w:rsidP="004E0F74">
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Frazer, James. “Sympathetic Magic.” in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Reader in Comparative Religion: An Anthropological</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:i/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Approach</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Lessa and Vogt. eds. 3rd ed. New York: Harper &amp; Row, 1972: 337-352.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65CBE35C" w14:textId="77777777" w:rsidR="004E0F74" w:rsidRPr="004E0F74" w:rsidRDefault="000175AB" w:rsidP="004E0F74">
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Gordon, Richard. “Aelian's peony: the location of magic in Graeco-roman tradition.” in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Comparative</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:i/>
+          <w:w w:val="99"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Criticism: A Yearbook. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>E. Shaffer, ed., Cambridge. 1987:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>59-95.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CFEA81B" w14:textId="77777777" w:rsidR="007F4FF2" w:rsidRDefault="007F4FF2" w:rsidP="007F4FF2">
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gordon, Richard. “The healing event in Graeco-Roman medicine.” </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Clio Medica </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">27 (1995): 363-376. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C42C43D" w14:textId="77777777" w:rsidR="004E0F74" w:rsidRPr="004E0F74" w:rsidRDefault="000175AB" w:rsidP="004E0F74">
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gordon, Richard. “Imagining Greek and Roman Magic.” in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Magic and Witchcraft in Europe: Greece</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:i/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>and Rome</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, Ankarloo &amp; Clark, eds., University of Pennsylvania Press: Philadelphia, 1999:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>159-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:w w:val="99"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>276.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18557D65" w14:textId="59DE3276" w:rsidR="004E0F74" w:rsidRPr="004E0F74" w:rsidRDefault="000175AB" w:rsidP="004E0F74">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000175AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gordon, Richard. “Magic as a Topos in Augustan Poetry: Discourse, Reality and Distance.” </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000175AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Archiv Für Religionsgeschichte</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000175AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 11 (2009): 1–19.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14A0B7AA" w14:textId="77777777" w:rsidR="004E0F74" w:rsidRPr="004E0F74" w:rsidRDefault="000175AB" w:rsidP="004E0F74">
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gordon, Richard. “Memory and Authority in the Magical Papyri.” in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Historical and Religious Memory</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:i/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in the Ancient World, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Beate Dignas &amp; R.R.R Smith. eds. Oxford; New York: Oxford</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>University</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:w w:val="99"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Press, 2012:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>145-180.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07C136E2" w14:textId="77777777" w:rsidR="004E0F74" w:rsidRPr="004E0F74" w:rsidRDefault="000175AB" w:rsidP="004E0F74">
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gordon, Richard. “Quaedam Veritatis Umbrae.” in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Conventional Values of the Hellenistic Greeks</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Per Bilde, ed., Aarhus: Aarhus University Press, 1997:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>128-158.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69B2179C" w14:textId="77777777" w:rsidR="004E0F74" w:rsidRPr="004E0F74" w:rsidRDefault="000175AB" w:rsidP="004E0F74">
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Gordon, Richard. “Reporting the Marvelous: Private Divination in the Greek Magical Papyri”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Envisioning magic : a Princeton seminar and symposium</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, Peter Schäfer and Hans G.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Kippenberg</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:w w:val="99"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>eds., Leiden; New York: Brill, 1997:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>65-92.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A584160" w14:textId="77777777" w:rsidR="004E0F74" w:rsidRPr="004E0F74" w:rsidRDefault="000175AB" w:rsidP="004E0F74">
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Gordon, Richard. “Shaping the Text: Innovation and Authority in Graeco-Egyptian Malign</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Magic.”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:w w:val="99"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Kykeon: Studies in Honour of H.S. Versnel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. H F. J. Horstmanshoff, ed., Leiden: Brill, 2002:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>69-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:w w:val="99"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>112.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2949C939" w14:textId="77777777" w:rsidR="0065744A" w:rsidRPr="004E0F74" w:rsidRDefault="0065744A" w:rsidP="0065744A">
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Gordon, Richard. “'What's in a list?' Listing in Greek and Graeco-Roman malign magical texts.”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>The world of ancient magic: papers from the first International Samson Eitrem Seminar at the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:i/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Norwegian Institute at Athens, 4-8 May 1997</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, David R. Jordan, Hugo Montgomery, and Einar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Thomassen,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:w w:val="99"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>eds., Bergen : Norwegian Institute at Athens, 1999:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>239-277.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44192ABD" w14:textId="77777777" w:rsidR="007F4FF2" w:rsidRPr="004E0F74" w:rsidRDefault="007F4FF2" w:rsidP="007F4FF2">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000175AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gordon, Richard. “‘Will My Child Have a Big Nose?’: Uncertainty, Authority and Narrative in Katarchic Astrology.” In </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000175AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Divination in the Ancient World: Religious Options and the Individual</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000175AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>, edited by Veit Rosenberger, 93–137. Stuttgart: Franz Steiner Verlag, 2013.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47A98016" w14:textId="77777777" w:rsidR="007F4FF2" w:rsidRPr="004E0F74" w:rsidRDefault="007F4FF2" w:rsidP="007F4FF2">
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Graf, Fritz. “Magic and Divination” in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>The world of ancient magic: papers from the first International Samson</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Eitrem Seminar at the Norwegian Institute at Athens, 4-8 May 1997</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, David R. Jordan, Hugo Montgomery, and Einar Thomassen, eds., Bergen : Norwegian Institute at Athens, 1999: 283-98.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="142D8002" w14:textId="77777777" w:rsidR="007F4FF2" w:rsidRPr="004E0F74" w:rsidRDefault="007F4FF2" w:rsidP="007F4FF2">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000175AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Graf, Fritz. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000175AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Magic in the Ancient World</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000175AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>. Cambridge, MA: Harvard University Press, 1997.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51952583" w14:textId="77777777" w:rsidR="004E0F74" w:rsidRPr="004E0F74" w:rsidRDefault="000175AB" w:rsidP="004E0F74">
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Graf, Fritz. “Prayer in magic and religious ritual.” in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Magika Hiera: Ancient Greek Magic and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:i/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Religion</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:w w:val="99"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Christopher A. Faraone and Dirk Obbink, eds., New York: Oxford University Press,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1991:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:w w:val="99"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>188-213.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D8581A1" w14:textId="77777777" w:rsidR="007F4FF2" w:rsidRPr="004E0F74" w:rsidRDefault="007F4FF2" w:rsidP="007F4FF2">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000175AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>Greenbaum, Dorian Gieseler.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> “</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>Appendix I.A: Basic Techniques of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>Hellenistic Astrology</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>.”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000175AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000175AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>The Daimon in Hellenistic Astrology: Origins and Influence</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000175AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>. Leiden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000175AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000175AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>; Boston: Brill, 2016.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EBD7B34" w14:textId="77777777" w:rsidR="004E0F74" w:rsidRPr="004E0F74" w:rsidRDefault="000175AB" w:rsidP="004E0F74">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000175AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Greenbaum, Dorian Gieseler. “Arrows, Aiming and Divination: Astrology as a Stochastic Art.” In </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000175AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Divination: Perspectives for a New Milennium</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000175AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>, edited by Patrick Curry, 179–209. Burlington: Ashgate, 2010.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52CFF8BE" w14:textId="77777777" w:rsidR="004E0F74" w:rsidRPr="004E0F74" w:rsidRDefault="000175AB" w:rsidP="004E0F74">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000175AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Grimes, Shannon L. “Secrets of the God Makers: Re-Thinking the Origins of Greco-Egyptian Alchemy.” </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000175AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Syllecta Classica</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000175AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 29 (2018): 67–89.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3173E0D5" w14:textId="77777777" w:rsidR="004E0F74" w:rsidRPr="004E0F74" w:rsidRDefault="000175AB" w:rsidP="004E0F74">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>Haluszka, Adria. “Sacred signified : the semiotics of statues in the Greek magical papyri.”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Arethusa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>41.3 (2008) :</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>479-494.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C28F29A" w14:textId="72C66070" w:rsidR="004E0F74" w:rsidRPr="004E0F74" w:rsidRDefault="000175AB" w:rsidP="004E0F74">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:w w:val="99"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hershbell, Jackson. “Democritus and the beginnings of Greek alchemy.” </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ambix </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>1987 XXXIV:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:spacing w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>5-20.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:w w:val="99"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C8D215D" w14:textId="77777777" w:rsidR="004E0F74" w:rsidRPr="004E0F74" w:rsidRDefault="000175AB" w:rsidP="004E0F74">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Johnston, Sarah Iles. “Animating statues : a case study in ritual.” </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">Arethusa </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>41.3 (2008):</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>445-477.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36667661" w14:textId="77777777" w:rsidR="004E0F74" w:rsidRPr="004E0F74" w:rsidRDefault="000175AB" w:rsidP="004E0F74">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000175AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Johnston, Sarah Iles. “Magic and Theurgy.” In </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000175AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Guide to the Study of Ancient Magic</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000175AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>, edited by David Frankfurter, 694–719. Leiden: Brill, 2019.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68B5DFE9" w14:textId="77777777" w:rsidR="004E0F74" w:rsidRPr="004E0F74" w:rsidRDefault="000175AB" w:rsidP="004E0F74">
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Johnston, Sarah Iles. “Rising to the Occasion: Theurgic Ascent in its Cultural Milieu.” in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Envisioning</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:i/>
+          <w:w w:val="99"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>magic : a Princeton seminar and symposium</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, Peter Schäfer and Hans G. Kippenberg, eds.,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Leiden;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:w w:val="99"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>New York : Brill, 1997:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>165-194.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="754A94CE" w14:textId="77777777" w:rsidR="004E0F74" w:rsidRPr="004E0F74" w:rsidRDefault="000175AB" w:rsidP="004E0F74">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Jung, C. G. “The Visions of Zosimus.” </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Alchemical Studies</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>. Princeton, N.J.: Princeton University</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>Press,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:w w:val="99"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>1967:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>59-108.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C6C9087" w14:textId="77777777" w:rsidR="004E0F74" w:rsidRPr="004E0F74" w:rsidRDefault="000175AB" w:rsidP="004E0F74">
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Kippenberg, Hans. “Magic in Roman Civil Discourse: Why Rituals could be Illegal.” in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Envisioning</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:i/>
+          <w:w w:val="99"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>magic : a Princeton seminar and symposium</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, Peter Schäfer and Hans G. Kippenberg eds.,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Leiden;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:w w:val="99"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>New York : Brill, 1997:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>137-165.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="333FCBBC" w14:textId="77777777" w:rsidR="004E0F74" w:rsidRPr="004E0F74" w:rsidRDefault="000175AB" w:rsidP="004E0F74">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000175AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Klutz, Todd. “The Eighth Book of Moses: A New Translation and Introduction.” In </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000175AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Old Testament Pseudepigrapha: More Noncanonical Scriptures</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000175AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>, edited by ALexander Panayotov, Richard Bauckham, and James Davila, 1:189–235. William B. Eerdmans Publishing Company, 2013.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BDDF55C" w14:textId="77777777" w:rsidR="004E0F74" w:rsidRPr="004E0F74" w:rsidRDefault="000175AB" w:rsidP="004E0F74">
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Konstan, David. “Conventional Values in Hellenistic Greece: The Evidence from Divination.”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Conventional Values of the Hellenistic Greeks</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. Per Bilde, ed., Aarhus: Aarhus University</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Press,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:w w:val="99"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1997:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>159-176.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F8E214B" w14:textId="77777777" w:rsidR="007F4FF2" w:rsidRDefault="007F4FF2" w:rsidP="007F4FF2">
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kotansky, Roy. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Greek Magical Amulets: the inscribed gold, silver, copper and bronze lamellae (Part I:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Published Texts of Known Provenance)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. Papyrologica Coloniensia 22/1, Opladen: Westdeutscher</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Verlag,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:w w:val="99"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1994.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32199024" w14:textId="77777777" w:rsidR="004E0F74" w:rsidRPr="004E0F74" w:rsidRDefault="000175AB" w:rsidP="004E0F74">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>Kotansky, Roy. “Incantations and prayers for salvation on inscribed Greek amulets.” in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Magika Hiera: Ancient Greek Magic and Religion</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>. Christopher A. Faraone and Dirk Obbink, eds.,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>New</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:w w:val="99"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>York: Oxford University Press, 1991:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:spacing w:val="59"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>107-137.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C07786F" w14:textId="78708B24" w:rsidR="00CE01DA" w:rsidRPr="004E0F74" w:rsidRDefault="00CE01DA" w:rsidP="004E0F74">
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE01DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Lamont, J</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>essica</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE01DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> L. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE01DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Curse-Writing and the Epigraphic Habit in Athens.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE01DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE01DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">n </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE01DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Inscriptions and the Epigraphic Habit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE01DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, Leiden: Brill</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE01DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2023</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>: 274-292</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE01DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D6E3582" w14:textId="74BD6331" w:rsidR="00E160E1" w:rsidRPr="00E160E1" w:rsidRDefault="00E160E1" w:rsidP="00E160E1">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E160E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lamont, Jessica L. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E160E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>In Blood and Ashes: Curse Tablets and Binding Spells in Ancient Greece</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E160E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>. Oxford University Press, 2023.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53174854" w14:textId="77777777" w:rsidR="004E0F74" w:rsidRPr="004E0F74" w:rsidRDefault="000175AB" w:rsidP="004E0F74">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>LiDonnici, Lynn. “Beans, Fleawort, and the Blood of a Hamadryas Baboon: Recipe Ingredients</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in Greco-Roman Magical Materials.” in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Magic and Ritual in the Ancient World</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>. Paul A. Mirecki</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>and Marvin W. Meyer, eds., Leiden: Brill, 2002:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>359-377.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FA6E9E2" w14:textId="77777777" w:rsidR="004E0F74" w:rsidRPr="004E0F74" w:rsidRDefault="000175AB" w:rsidP="004E0F74">
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>LiDonnici, Lynn. “Burning for it : erotic spells for fever and compulsion in the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ancient</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:w w:val="99"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Mediterranean world.” G</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reek, Roman, and Byzantine Studies </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1998 39.1:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>63-98.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18FD31D7" w14:textId="77777777" w:rsidR="004E0F74" w:rsidRPr="004E0F74" w:rsidRDefault="000175AB" w:rsidP="004E0F74">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000175AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LiDonnici, Lynn. “Compositional Patterns in PGM IV (= P.Bibl.Nat.Suppl. Gr. No. 574).” </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000175AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Bulletin of the American Society of Papyrologists</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000175AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 40 (2003): 141–78.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43D59531" w14:textId="77777777" w:rsidR="004E0F74" w:rsidRPr="004E0F74" w:rsidRDefault="000175AB" w:rsidP="004E0F74">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000175AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LiDonnici, Lynn. “Single-Stemmed Wormwood, Pinecones and Myrrh: Expense and Availability of Recipe Ingredients in the Greek Magic Papyri.” </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000175AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Kernos</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000175AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 14 (2001): 61–91.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3687990D" w14:textId="77777777" w:rsidR="007F4FF2" w:rsidRPr="004E0F74" w:rsidRDefault="007F4FF2" w:rsidP="007F4FF2">
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Luck, Georg. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Arcana Mundi: Magic and the Occult in the Greek and Roman Worlds : a Collection of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ancient Texts</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. Baltimore: Johns Hopkins University Press,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2006.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EEF9E2F" w14:textId="77777777" w:rsidR="004E0F74" w:rsidRPr="004E0F74" w:rsidRDefault="000175AB" w:rsidP="004E0F74">
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Luck, Georg. “Theurgy and Forms of Worship in Neoplatonism.” </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ancient pathways and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:i/>
+          <w:spacing w:val="57"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>hidden pursuits : religion, morals, and magic in the ancient world</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. Ann Arbor: University of Michigan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Press,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:w w:val="99"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2000.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6237134F" w14:textId="77777777" w:rsidR="004E0F74" w:rsidRPr="004E0F74" w:rsidRDefault="000175AB" w:rsidP="004E0F74">
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Luck, Georg. “Witches and Sorcerers in Classical Literature” in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Magic and Witchcraft in Europe:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:i/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Greece</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:i/>
+          <w:w w:val="99"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and Rome, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ankarloo and Clark, eds., University of Pennsylvania Press: Philadelphia,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1999.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54D64085" w14:textId="77777777" w:rsidR="004E0F74" w:rsidRPr="004E0F74" w:rsidRDefault="000175AB" w:rsidP="004E0F74">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve">MacMullen, Ramsay. “Social history in Astrology.”  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ancient Society </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>1971 2:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>105-116.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FFDD75A" w14:textId="77777777" w:rsidR="004E0F74" w:rsidRPr="004E0F74" w:rsidRDefault="000175AB" w:rsidP="004E0F74">
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Manetti, Giovanni. “Greek Divination.” </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Theories of the Sign in Classical Antiquity</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. Bloomington:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Indiana University Press, 1993:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>14-35.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33454446" w14:textId="77777777" w:rsidR="004E0F74" w:rsidRPr="004E0F74" w:rsidRDefault="000175AB" w:rsidP="004E0F74">
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Martelli, Matteo. “The Alchemical Art of Dyeing: The Fourfold Division of Alchemy and the Enochian Tradition.” in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Laboratories of Art: Alchemy and Art from Antiquity to the 18th Century</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. Sven Dupre, ed. Cham: Springer, 2014: 1–22.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6644D134" w14:textId="77777777" w:rsidR="00CF3982" w:rsidRPr="004E0F74" w:rsidRDefault="00CF3982" w:rsidP="00CF3982">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000175AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Martelli, Matteo. “Greek Alchemists at Work: ‘Alchemical Laboratory’ in the Greco-Roman Egypt.” </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000175AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Nuncius</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000175AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 26 (2011): 271–311.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07B0C329" w14:textId="77777777" w:rsidR="004E0F74" w:rsidRPr="004E0F74" w:rsidRDefault="000175AB" w:rsidP="004E0F74">
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mauss, Marcel. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A General Theory of Magic. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>trans. R. Brain, London</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1972.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4264F0F6" w14:textId="77777777" w:rsidR="004E0F74" w:rsidRPr="004E0F74" w:rsidRDefault="000175AB" w:rsidP="004E0F74">
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:w w:val="99"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mauss, Marcel. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>The Gift: Forms and Functions of Exchange in Archaic Societies</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. New York: Norton,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1967.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:w w:val="99"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1448A7B9" w14:textId="77777777" w:rsidR="004E0F74" w:rsidRPr="004E0F74" w:rsidRDefault="000175AB" w:rsidP="004E0F74">
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Moyer, Ian and Dieleman, Jacco. “Miniaturization and the Opening of The Mouth in a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Greek Magical Text (PGM XII.270-350)” </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Journal of ancient Near Eastern religions </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(2003) 3.1: 47</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>-72.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="658C94B2" w14:textId="77777777" w:rsidR="004E0F74" w:rsidRPr="004E0F74" w:rsidRDefault="004E0F74" w:rsidP="004E0F74">
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Moyer, Ian. “The Initiation of the Magician: Transition and Power in Graeco-Egyptian Ritual.” In </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Initiation in Ancient Greek Rituals and Narratives: New Critical Perspectives</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, edited by David Dodd and Christopher A. Faraone, 219–38. London and New York: Routledge, 2003.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="213D315F" w14:textId="77777777" w:rsidR="004E0F74" w:rsidRPr="004E0F74" w:rsidRDefault="000175AB" w:rsidP="004E0F74">
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Moyer, Ian. “Thessalos of Tralles and cultural exchange.” in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Prayer, Magic, and the Stars in the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:i/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ancient and Late Antique World</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, Noegel, Walker, &amp; Wheeler, eds., Penn State University Press,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2003:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:w w:val="99"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>39-56.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49FB7894" w14:textId="77777777" w:rsidR="004E0F74" w:rsidRPr="004E0F74" w:rsidRDefault="000175AB" w:rsidP="004E0F74">
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Neugebauer, O. and H. B. van Hoesen. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Greek Horoscopes</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. Philadelphia: American</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Philosophical Society,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1959.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72F8EC0F" w14:textId="77777777" w:rsidR="004E0F74" w:rsidRPr="004E0F74" w:rsidRDefault="000175AB" w:rsidP="004E0F74">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>Ogden, Daniel, “Binding Spells: Curse Tablets and Voodoo Dolls in the Greek and Roman</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>Worlds,”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:w w:val="99"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in Ankarloo and Clark, eds. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Magic and Witchcraft in Europe: Greece and Rome</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>, University</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:w w:val="99"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>Pennsylvania Press: Philadelphia, 1999, pp.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>1-90.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A00873" w14:textId="77777777" w:rsidR="004E0F74" w:rsidRPr="004E0F74" w:rsidRDefault="000175AB" w:rsidP="004E0F74">
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ogden, Daniel. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Magic, Witchcraft, and Ghosts in the Greek and Roman Worlds: A Sourcebook</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Oxford:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:w w:val="99"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Oxford University Press,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2009.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69E98621" w14:textId="77777777" w:rsidR="004E0F74" w:rsidRPr="004E0F74" w:rsidRDefault="000175AB" w:rsidP="004E0F74">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000175AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pachoumi, Eleni. “The Erotic and Separation Spells of the Magical Papyri and Defixiones.” </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000175AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Greek, Roman, and Byzantine Studies</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000175AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 53 (2013): 294–325.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B524DA2" w14:textId="49D3497C" w:rsidR="00750AE6" w:rsidRDefault="00750AE6" w:rsidP="004E0F74">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Pachoumi, Eleni. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00750AE6">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Proclus</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00750AE6">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">’ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00750AE6">
+        <w:t>On the Hieratic Art according to the Greeks</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, Leiden</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Brill</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 2024</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="213852BB" w14:textId="56858529" w:rsidR="004E0F74" w:rsidRPr="004E0F74" w:rsidRDefault="000175AB" w:rsidP="004E0F74">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:w w:val="99"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Phillips, C. R. “In Search of the Occult: an annotated anthology.” </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">Helios </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>15 (1988), p.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>151-70.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:w w:val="99"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D98B3E0" w14:textId="77777777" w:rsidR="004E0F74" w:rsidRPr="004E0F74" w:rsidRDefault="000175AB" w:rsidP="004E0F74">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Phillips, C. R. “Nullum Crimen sine Lege: socioreligious sanctions on magic.” in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Magika</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:i/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Hiera:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Ancient Greek Magic and Religion</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>. Christopher A. Faraone and Dirk Obbink, eds., New</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>York:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:w w:val="99"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>Oxford University Press, 1991:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:spacing w:val="58"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>260-276.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2463DF37" w14:textId="77777777" w:rsidR="004E0F74" w:rsidRPr="004E0F74" w:rsidRDefault="000175AB" w:rsidP="004E0F74">
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Phillips, C. R. “The sociology of religious knowledge in the Roman Empire to A.D. 284.”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Aufstieg</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:i/>
+          <w:w w:val="99"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">und Niedergang der Römischen Welt </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1986 II N° 16.3 :</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2677-2773.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="400AF5F5" w14:textId="77777777" w:rsidR="004E0F74" w:rsidRPr="004E0F74" w:rsidRDefault="000175AB" w:rsidP="004E0F74">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000175AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pollard, Elizabeth Ann. “Witch-Crafting in Roman Literature and Art: New Thoughts on an Old Image.” </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000175AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Magic, Ritual, and Witchcraft</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000175AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3, no. 2 (2008): 119–55.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F9FD8F1" w14:textId="77777777" w:rsidR="004E0F74" w:rsidRPr="004E0F74" w:rsidRDefault="000175AB" w:rsidP="004E0F74">
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pulleyn, Simon. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Prayer in Greek religion</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. Oxford : Clarendon Press ; New York : Oxford</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>University</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:w w:val="99"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Press,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1997.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25C6592C" w14:textId="77777777" w:rsidR="004E0F74" w:rsidRPr="004E0F74" w:rsidRDefault="000175AB" w:rsidP="004E0F74">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000175AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Riess, Werner. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000175AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Performing Interpersonal Violence</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000175AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000175AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>: Court, Curse, and Comedy in Fourth-Century BCE Athens</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000175AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>. Berlin and Boston: De Gruyter, 2012.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5040232E" w14:textId="77777777" w:rsidR="004E0F74" w:rsidRPr="004E0F74" w:rsidRDefault="000175AB" w:rsidP="004E0F74">
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Riley, Mark. “Theoretical and Practical Astrology: Ptolemy and His Colleagues.” </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Transactions of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:i/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:i/>
+          <w:w w:val="99"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">American Philological Association </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>117 (1987):</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>235-56.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C2CABEE" w14:textId="77777777" w:rsidR="004E0F74" w:rsidRPr="004E0F74" w:rsidRDefault="000175AB" w:rsidP="004E0F74">
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ritner, R. K. “Egyptian Magical Practice under the Roman Empire: The Demotic Spells and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">their Religious Context.” </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Aufstieg und Niedergang der Römischen Welt </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>II 18.5 (1995)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>3333-79.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22337E03" w14:textId="77777777" w:rsidR="004E0F74" w:rsidRPr="004E0F74" w:rsidRDefault="000175AB" w:rsidP="004E0F74">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000175AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rives, James. “Legal Strategy and Learned Display in Apuleius’ Apology.” In </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000175AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Paideia at Play: Learning and Wit in Apuleius</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000175AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>, edited by Werner Riess, 17–49. Groningen: Barkhuis Publishing, 2008.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="448B16A1" w14:textId="77777777" w:rsidR="004E0F74" w:rsidRPr="004E0F74" w:rsidRDefault="000175AB" w:rsidP="004E0F74">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000175AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rives, James. “Magic in Roman Law: The Reconstruction of a Crime.” In </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000175AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Oxford Readings in the Religious History of the Roman Empire: Pagans, Jews, and Christians</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000175AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>, edited by J. A. North and Simon Price, 71–108. Oxford and New York: Oxford University Press, 2011.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09FFA792" w14:textId="582BC99B" w:rsidR="00FA5413" w:rsidRDefault="00FA5413" w:rsidP="00FA5413">
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Sanzo, Joseph. “</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA5413">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Deconstructing The Deconstructionists:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA5413">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A Response </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA5413">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>o Recent Criticisms</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA5413">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">f </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA5413">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">he Rubric </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>‘</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA5413">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ancient Magic</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>’.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA5413">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA5413">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Attilio Mastrocinque, Joseph E. Sanzo, and Marianna Scapini. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA5413">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ancient Magic</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA5413">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Garamond Classical" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA5413">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>: Then and Now</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA5413">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.. Franz Steiner Verlag, 2020</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>: 25-46.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60A60E36" w14:textId="2FDB4555" w:rsidR="004E0F74" w:rsidRPr="004E0F74" w:rsidRDefault="000175AB" w:rsidP="004E0F74">
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Scarborough, John. “The pharmacology of sacred plants, herbs, and roots.” in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Magika Hiera:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:i/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ancient </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Greek Magic and Religion</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. Christopher A. Faraone and Dirk Obbink, eds., New York:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Oxford University Press, 1991:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>138-174.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A8A416C" w14:textId="77777777" w:rsidR="004E0F74" w:rsidRPr="004E0F74" w:rsidRDefault="000175AB" w:rsidP="004E0F74">
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Segal, A. F. “Hellenistic Magic: Some Questions of Definition.” in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Studies in Gnosticsim and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:i/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Hellenistic Religion Presented to Gilles Quispel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, R. van den Broek and M. J. Vermaseren, eds. Leiden,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1981:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:w w:val="99"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>349-75.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55513063" w14:textId="77777777" w:rsidR="004E0F74" w:rsidRPr="004E0F74" w:rsidRDefault="000175AB" w:rsidP="004E0F74">
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Smith, J. Z. “Here, there, and anywhere.” </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Prayer, Magic, and the Stars in the Ancient and Late</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:i/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Antique</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:i/>
+          <w:w w:val="99"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>World</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, Noegel, Walker, &amp; Wheeler, eds., Penn State University Press, 2003:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>21-36.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74F21AE6" w14:textId="77777777" w:rsidR="004E0F74" w:rsidRPr="004E0F74" w:rsidRDefault="000175AB" w:rsidP="004E0F74">
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Smith, J. Z., “The Temple and the Magician.” </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Map Is Not Territory: Studies in the History of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:i/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Religions</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Leiden: Brill, 1978: 172-89.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="173889F6" w14:textId="77777777" w:rsidR="00CF3982" w:rsidRPr="004E0F74" w:rsidRDefault="00CF3982" w:rsidP="00CF3982">
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Smith J. Z. “Towards interpreting demonic powers in Hellenistic and Roman antiquity.” </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Aufstieg</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:i/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">und Niedergang der Römischen Welt </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>II N° 16.1. 1978:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>425-439.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FA8B0F7" w14:textId="77777777" w:rsidR="00CF3982" w:rsidRPr="004E0F74" w:rsidRDefault="00CF3982" w:rsidP="00CF3982">
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Smith, J. Z. “Trading Places.” in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ancient Magic and Ritual Power</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. Marvin W. Meyer and Paul</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>A.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:w w:val="99"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Mirecki, eds., Leiden: E.J. Brill, 1995:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>13-27.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79AE6800" w14:textId="77777777" w:rsidR="004E0F74" w:rsidRPr="004E0F74" w:rsidRDefault="000175AB" w:rsidP="004E0F74">
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Smith, M. “The Eighth Book of Moses and How it Grew (P.Leid. J 395)” </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Atti del XVIII</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:i/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">congresso internazionale di papirologia </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(Naples 1984):</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>683-693.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40013606" w14:textId="77777777" w:rsidR="004E0F74" w:rsidRPr="004E0F74" w:rsidRDefault="000175AB" w:rsidP="004E0F74">
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sørensen, Jesper. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>A Cognitive Theory of Magic</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. Lanham: AltaMira,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2007.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="666F793E" w14:textId="77777777" w:rsidR="004E0F74" w:rsidRPr="004E0F74" w:rsidRDefault="000175AB" w:rsidP="004E0F74">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000175AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Spaeth, Barbette. “From Goddess to Hag:  The Greek and the Roman Witch in Classical Literature.” In </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000175AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Daughters of Hecate:  Women and Magic in the Ancient World</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000175AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>, edited by Dayna S. Kalleres and Kimberly B Stratton, 41–70. Oxford: Oxford University Press, 2014.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C7E34C7" w14:textId="77777777" w:rsidR="004E0F74" w:rsidRPr="004E0F74" w:rsidRDefault="000175AB" w:rsidP="004E0F74">
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Stolzenberg, Daniel. “Unpropitious tinctures : alchemy, astrology and gnosis according to</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Zosimos</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:w w:val="99"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">of Panopolis.” </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Archives internationales d’histoire des sciences </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>49 N° 142 (1999):</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>3-31.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="369922B5" w14:textId="77777777" w:rsidR="00CF3982" w:rsidRPr="004E0F74" w:rsidRDefault="00CF3982" w:rsidP="00CF3982">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000175AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Stratton, Kimberly B. “Magic, Abjection, and Gender in Roman Literature.” In </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000175AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Daughters of Hecate: Women and Magic in the Ancient World</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000175AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>, edited by Kimberly B. Stratton and Dayna S. Kalleres, 152–80. Oxford: Oxford University Press, 2014.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="443C750D" w14:textId="77777777" w:rsidR="004E0F74" w:rsidRPr="004E0F74" w:rsidRDefault="000175AB" w:rsidP="004E0F74">
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Stratton, K. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Naming the Witch: Magic, Ideology, and Stereotype in the Ancient World</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. New York:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Columbia University Press,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2007.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5678BD09" w14:textId="77777777" w:rsidR="004E0F74" w:rsidRPr="004E0F74" w:rsidRDefault="000175AB" w:rsidP="004E0F74">
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Strubbe, J. H. M. “Cursed be he that moves my bones.” in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Magika Hiera: Ancient Greek Magic</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:i/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>and Religion</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. Christopher A. Faraone and Dirk Obbink, eds., New York: Oxford University</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Press,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:w w:val="99"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1991:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">33-59. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16015145" w14:textId="77777777" w:rsidR="004E0F74" w:rsidRPr="004E0F74" w:rsidRDefault="000175AB" w:rsidP="004E0F74">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000175AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Struck, Peter T. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000175AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Divination and Human Nature: A Cognitive History of Intuition in Classical Antiquity</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000175AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>. Princeton, NJ: Princeton University Press, 2016.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DCED5CA" w14:textId="77777777" w:rsidR="004E0F74" w:rsidRPr="004E0F74" w:rsidRDefault="000175AB" w:rsidP="004E0F74">
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tambiah, Stanley J. “Form and Meaning of Magical Acts.” in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Reader in Comparative Religion:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:i/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>An Anthropological Approach</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. Lessa and Vogt. eds. 3rd ed. New York: Harper &amp; Row, 1972:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>352-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:w w:val="99"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>362.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0ADFD48B" w14:textId="77777777" w:rsidR="004E0F74" w:rsidRPr="004E0F74" w:rsidRDefault="000175AB" w:rsidP="004E0F74">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:w w:val="99"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tambiah, Stanley J. “The Magical Power of Words.” </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">Man </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>n.s. 3 (1968):</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>175-208.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:w w:val="99"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5353BB28" w14:textId="523D0B1A" w:rsidR="004E0F74" w:rsidRPr="004E0F74" w:rsidRDefault="000175AB" w:rsidP="004E0F74">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Taylor, F.S. “A Survey of Greek Alchemy” </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">Journal of Hellenic Studies </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>50 (1930):</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>109-139.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0300B476" w14:textId="75661844" w:rsidR="004E0F74" w:rsidRPr="004E0F74" w:rsidRDefault="000175AB" w:rsidP="004E0F74">
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Thomassen, Einar, “Is magic a subclass of ritual?” in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>The world of ancient magic : papers from the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:i/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>first International Samson Eitrem Seminar at the Norwegian Institute at Athens</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, 4-8 May 1997, David</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>R.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:w w:val="99"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Jordan, Hugo Montgomery and Einar Thomassen, eds., Bergen : Norwegian Institute</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>at</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:w w:val="99"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Athens, 1999</w:t>
       </w:r>
       <w:r w:rsidR="007B0167">
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-[...11 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>55-66.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2124520C" w14:textId="77777777" w:rsidR="004E0F74" w:rsidRPr="004E0F74" w:rsidRDefault="000175AB" w:rsidP="004E0F74">
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Turner, Victor. “Divination as a phase in a social process.” in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Reader in Comparative Religion:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:i/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>An Anthropological Approach</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. Lessa and Vogt. eds. 3rd ed. New York: Harper &amp; Row, 1972:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>373-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:w w:val="99"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>376.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B47FDAF" w14:textId="77777777" w:rsidR="004E0F74" w:rsidRPr="004E0F74" w:rsidRDefault="000175AB" w:rsidP="004E0F74">
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Versnel, H. S. “And any other part of the entire body there may be ...: An Essay on</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Anatomical Curses.” in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ansichten griechischer Rituale: Geburtstags-Symposium für Walter Burkert</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, Fritz Graf,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:spacing w:val="13"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ed.,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>B.G. Teubner: Stuttgart und Leipzig, 1998: 217-67.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1419DD9D" w14:textId="77777777" w:rsidR="004E0F74" w:rsidRPr="004E0F74" w:rsidRDefault="000175AB" w:rsidP="004E0F74">
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Versnel, H. S. “Beyond cursing : the appeal to justice in judicial prayers.” in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Magika Hiera:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:i/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ancient Greek Magic and Religion</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. Christopher A. Faraone and Dirk Obbink, eds., New York:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Oxford University Press, 1991:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>60-106.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B71295C" w14:textId="77777777" w:rsidR="004E0F74" w:rsidRPr="004E0F74" w:rsidRDefault="000175AB" w:rsidP="004E0F74">
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Versnel, H. S. “</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B0167">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Kolasai tous emas toioutous hedeos Blepontes</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 'Punish those who rejoice in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">our misery': On curse texts and Schadenfreude.” in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>The world of ancient magic: papers from the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:i/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>first International Samson Eitrem Seminar at the Norwegian Institute at Athens, 4-8 May 1997</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, David</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>R.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:w w:val="99"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Jordan, Hugo Montgomery, and Einar Thomassen, eds., Bergen : Norwegian Institute</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>at</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:w w:val="99"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Athens, 1999:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>125-162.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="771F18F4" w14:textId="77777777" w:rsidR="00CF3982" w:rsidRPr="004E0F74" w:rsidRDefault="00CF3982" w:rsidP="00CF3982">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Versnel, H. S. “The Poetics of the Magical Charm: An Essay on the Power of Words.” in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Magic</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:i/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>and Ritual in the Ancient World</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>. Paul A. Mirecki and Marvin W. Meyer, eds., Leiden: Brill,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>2002:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:w w:val="99"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>105-158.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11B05695" w14:textId="77777777" w:rsidR="004E0F74" w:rsidRPr="004E0F74" w:rsidRDefault="000175AB" w:rsidP="004E0F74">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Versnel, H. S. “Some reflections on the relationship magic-religion.” </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">Numen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>XXXVIII (1991):</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>177-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:w w:val="99"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>197.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57A11E9D" w14:textId="77777777" w:rsidR="004E0F74" w:rsidRDefault="000175AB" w:rsidP="004E0F74">
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Winkler, J. J. “The constraints of Eros.” in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Magika Hiera: Ancient Greek Magic and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:i/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Religion</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-    </w:p>
-[...98 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Christopher A. Faraone and Dirk Obbink, eds., New York: Oxford University Press, 1991: 214-243.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="064B4F21" w14:textId="4505E4A2" w:rsidR="0082469F" w:rsidRPr="004E0F74" w:rsidRDefault="0082469F" w:rsidP="004E0F74">
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Woolf, Greg. “</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0082469F">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Curse Tablets: The History </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>of a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0082469F">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Technology</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.” </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0082469F">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...643 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Greece &amp; Rome</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0082469F">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (2022), 69.1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0082469F">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 120–134</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond Classical" w:hAnsi="Garamond" w:cs="Garamond Classical"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
-      </w:r>
-[...6273 lines deleted...]
-        <w:t>Christopher A. Faraone and Dirk Obbink, eds., New York: Oxford University Press, 1991: 214-243.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0FB1F2D7" w14:textId="0AD99120" w:rsidR="00505CE9" w:rsidRPr="004E0F74" w:rsidRDefault="00505CE9" w:rsidP="004E0F74">
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond Classical" w:eastAsia="Garamond Classical" w:hAnsi="Garamond Classical" w:cs="Garamond Classical"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00505CE9" w:rsidRPr="004E0F74" w:rsidSect="0029749E">
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="744" w:footer="0" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5EE44DCD" w14:textId="77777777" w:rsidR="000B3442" w:rsidRDefault="000B3442">
+    <w:p w14:paraId="455FAD1E" w14:textId="77777777" w:rsidR="00A16240" w:rsidRDefault="00A16240">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="74365C46" w14:textId="77777777" w:rsidR="000B3442" w:rsidRDefault="000B3442">
+    <w:p w14:paraId="30F3961E" w14:textId="77777777" w:rsidR="00A16240" w:rsidRDefault="00A16240">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
-    <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond Classical">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="C00002E7" w:usb1="0000387A" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
-    <w:altName w:val="Garamond"/>
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
-    <w:altName w:val="Cambria"/>
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="01D47BEF" w14:textId="77777777" w:rsidR="000B3442" w:rsidRDefault="000B3442">
+    <w:p w14:paraId="7098E2F2" w14:textId="77777777" w:rsidR="00A16240" w:rsidRDefault="00A16240">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4224EBF5" w14:textId="77777777" w:rsidR="000B3442" w:rsidRDefault="000B3442">
+    <w:p w14:paraId="30AA99CE" w14:textId="77777777" w:rsidR="00A16240" w:rsidRDefault="00A16240">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="686F3D29" w14:textId="77777777" w:rsidR="004E0F74" w:rsidRDefault="008A77CA">
     <w:pPr>
       <w:spacing w:line="14" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657728" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6C8EB1D7" wp14:editId="494A4FB9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4736465</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>459105</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="2137410" cy="394335"/>
               <wp:effectExtent l="0" t="1905" r="0" b="0"/>
@@ -8943,51 +10009,51 @@
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                       <a:extLst>
                         <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                           <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                             <a:solidFill>
                               <a:srgbClr val="FFFFFF"/>
                             </a:solidFill>
                           </a14:hiddenFill>
                         </a:ext>
                         <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                           <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                             <a:solidFill>
                               <a:srgbClr val="000000"/>
                             </a:solidFill>
                             <a:miter lim="800000"/>
                             <a:headEnd/>
                             <a:tailEnd/>
                           </a14:hiddenLine>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="6A087095" w14:textId="77777777" w:rsidR="004E0F74" w:rsidRDefault="00DA0E3E">
+                        <w:p w14:paraId="6A087095" w14:textId="70DB0807" w:rsidR="004E0F74" w:rsidRDefault="00DA0E3E">
                           <w:pPr>
                             <w:spacing w:before="9"/>
                             <w:ind w:right="18"/>
                             <w:jc w:val="right"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Garamond Classical" w:eastAsia="Garamond Classical" w:hAnsi="Garamond Classical" w:cs="Garamond Classical"/>
                               <w:sz w:val="17"/>
                               <w:szCs w:val="17"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Garamond Classical"/>
                               <w:i/>
                               <w:spacing w:val="1"/>
                               <w:w w:val="104"/>
                               <w:sz w:val="17"/>
                             </w:rPr>
                             <w:t>CST</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Garamond Classical"/>
                               <w:i/>
                               <w:w w:val="104"/>
@@ -9000,50 +10066,59 @@
                               <w:rFonts w:ascii="Garamond Classical"/>
                               <w:i/>
                               <w:spacing w:val="3"/>
                               <w:sz w:val="17"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Garamond Classical"/>
                               <w:i/>
                               <w:spacing w:val="1"/>
                               <w:w w:val="104"/>
                               <w:sz w:val="17"/>
                             </w:rPr>
                             <w:t>24</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Garamond Classical"/>
                               <w:i/>
                               <w:w w:val="104"/>
                               <w:sz w:val="17"/>
                             </w:rPr>
                             <w:t>2</w:t>
+                          </w:r>
+                          <w:r w:rsidR="001B580F">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Garamond Classical"/>
+                              <w:i/>
+                              <w:w w:val="104"/>
+                              <w:sz w:val="17"/>
+                            </w:rPr>
+                            <w:t>/645</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Garamond Classical"/>
                               <w:i/>
                               <w:spacing w:val="3"/>
                               <w:sz w:val="17"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Garamond Classical"/>
                               <w:i/>
                               <w:spacing w:val="2"/>
                               <w:w w:val="104"/>
                               <w:sz w:val="17"/>
                             </w:rPr>
                             <w:t>M</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Garamond Classical"/>
                               <w:i/>
                               <w:w w:val="104"/>
@@ -9458,51 +10533,51 @@
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="6C8EB1D7" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
             <v:shape id="Text Box 1" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:372.95pt;margin-top:36.15pt;width:168.3pt;height:31.05pt;z-index:-251658752;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQBpZovp1wEAAJEDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjhOupsRp+hadBjQ&#13;&#10;dQPafYAsS7ExW9RIJXb29aPkON3Wt2EvAk1Kh+cc0pvLse/EwSC14EqZL5ZSGKehbt2ulN8eb1+9&#13;&#10;k4KCcrXqwJlSHg3Jy+3LF5vBF2YFDXS1QcEgjorBl7IJwRdZRroxvaIFeOO4aAF7FfgTd1mNamD0&#13;&#10;vstWy+WbbACsPYI2RJy9mYpym/CtNTp8sZZMEF0pmVtIJ6azime23ahih8o3rT7RUP/Aolet46Zn&#13;&#10;qBsVlNhj+wyqbzUCgQ0LDX0G1rbaJA2sJl/+peahUd4kLWwO+bNN9P9g9f3hwX9FEcYPMPIAkwjy&#13;&#10;d6C/k3Bw3Si3M1eIMDRG1dw4j5Zlg6fi9DRaTQVFkGr4DDUPWe0DJKDRYh9dYZ2C0XkAx7PpZgxC&#13;&#10;c3KVr99e5FzSXFu/v1ivX6cWqphfe6Tw0UAvYlBK5KEmdHW4oxDZqGK+Eps5uG27Lg22c38k+GLM&#13;&#10;JPaR8EQ9jNXIt6OKCuoj60CY9oT3moMG8KcUA+9IKenHXqGRovvk2Iu4UHOAc1DNgXKan5YySDGF&#13;&#10;12FavL3Hdtcw8uS2gyv2y7ZJyhOLE0+ee1J42tG4WL9/p1tPf9L2FwAAAP//AwBQSwMEFAAGAAgA&#13;&#10;AAAhABHW1njkAAAAEAEAAA8AAABkcnMvZG93bnJldi54bWxMT8tuwjAQvFfqP1hbqbdiEwKFEAeh&#13;&#10;Pk6VUEN64OjEJomI12lsIP37Lqf2sprVzs4j3Yy2Yxcz+NahhOlEADNYOd1iLeGreH9aAvNBoVad&#13;&#10;QyPhx3jYZPd3qUq0u2JuLvtQMxJBnygJTQh9wrmvGmOVn7jeIN2ObrAq0DrUXA/qSuK245EQC25V&#13;&#10;i+TQqN68NKY67c9WwvaA+Vv7vSs/82PeFsVK4MfiJOXjw/i6prFdAwtmDH8fcOtA+SGjYKU7o/as&#13;&#10;k/Acz1dEJRDNgN0IYhnNgZWEZnEMPEv5/yLZLwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4A&#13;&#10;AADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAA&#13;&#10;IQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAA&#13;&#10;IQBpZovp1wEAAJEDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAI&#13;&#10;AAAAIQAR1tZ45AAAABABAAAPAAAAAAAAAAAAAAAAADEEAABkcnMvZG93bnJldi54bWxQSwUGAAAA&#13;&#10;AAQABADzAAAAQgUAAAAA&#13;&#10;" filled="f" stroked="f">
               <v:textbox inset="0,0,0,0">
                 <w:txbxContent>
-                  <w:p w14:paraId="6A087095" w14:textId="77777777" w:rsidR="004E0F74" w:rsidRDefault="00DA0E3E">
+                  <w:p w14:paraId="6A087095" w14:textId="70DB0807" w:rsidR="004E0F74" w:rsidRDefault="00DA0E3E">
                     <w:pPr>
                       <w:spacing w:before="9"/>
                       <w:ind w:right="18"/>
                       <w:jc w:val="right"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Garamond Classical" w:eastAsia="Garamond Classical" w:hAnsi="Garamond Classical" w:cs="Garamond Classical"/>
                         <w:sz w:val="17"/>
                         <w:szCs w:val="17"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Garamond Classical"/>
                         <w:i/>
                         <w:spacing w:val="1"/>
                         <w:w w:val="104"/>
                         <w:sz w:val="17"/>
                       </w:rPr>
                       <w:t>CST</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Garamond Classical"/>
                         <w:i/>
                         <w:w w:val="104"/>
@@ -9515,50 +10590,59 @@
                         <w:rFonts w:ascii="Garamond Classical"/>
                         <w:i/>
                         <w:spacing w:val="3"/>
                         <w:sz w:val="17"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Garamond Classical"/>
                         <w:i/>
                         <w:spacing w:val="1"/>
                         <w:w w:val="104"/>
                         <w:sz w:val="17"/>
                       </w:rPr>
                       <w:t>24</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Garamond Classical"/>
                         <w:i/>
                         <w:w w:val="104"/>
                         <w:sz w:val="17"/>
                       </w:rPr>
                       <w:t>2</w:t>
+                    </w:r>
+                    <w:r w:rsidR="001B580F">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Garamond Classical"/>
+                        <w:i/>
+                        <w:w w:val="104"/>
+                        <w:sz w:val="17"/>
+                      </w:rPr>
+                      <w:t>/645</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Garamond Classical"/>
                         <w:i/>
                         <w:spacing w:val="3"/>
                         <w:sz w:val="17"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Garamond Classical"/>
                         <w:i/>
                         <w:spacing w:val="2"/>
                         <w:w w:val="104"/>
                         <w:sz w:val="17"/>
                       </w:rPr>
                       <w:t>M</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Garamond Classical"/>
                         <w:i/>
                         <w:w w:val="104"/>
@@ -9969,51 +11053,51 @@
                       </w:rPr>
                     </w:pPr>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
   <w:p w14:paraId="7E9AB34C" w14:textId="42E13650" w:rsidR="00DA0E3E" w:rsidRDefault="00DA0E3E">
     <w:pPr>
       <w:spacing w:line="14" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFFFE"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="*"/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00000001"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="00010409"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
@@ -10347,140 +11431,164 @@
   <w:num w:numId="6" w16cid:durableId="1522278790">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1753316238">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1893077422">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="962689460">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1558201225">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1665090448">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1807624017">
     <w:abstractNumId w:val="11"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="170"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="180"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="004A039C"/>
     <w:rsid w:val="000175AB"/>
+    <w:rsid w:val="000B04DC"/>
     <w:rsid w:val="000B3442"/>
     <w:rsid w:val="00142D97"/>
     <w:rsid w:val="00146012"/>
     <w:rsid w:val="00171970"/>
+    <w:rsid w:val="001B580F"/>
+    <w:rsid w:val="001F0864"/>
+    <w:rsid w:val="00232E2C"/>
+    <w:rsid w:val="00262736"/>
     <w:rsid w:val="00271D8F"/>
     <w:rsid w:val="00290B6D"/>
     <w:rsid w:val="0029749E"/>
     <w:rsid w:val="00456127"/>
     <w:rsid w:val="004A039C"/>
+    <w:rsid w:val="004B5E4F"/>
     <w:rsid w:val="004E0F74"/>
     <w:rsid w:val="00505CE9"/>
     <w:rsid w:val="005160A0"/>
     <w:rsid w:val="005A0B2E"/>
+    <w:rsid w:val="005C5857"/>
     <w:rsid w:val="00610804"/>
+    <w:rsid w:val="0065744A"/>
+    <w:rsid w:val="00696013"/>
     <w:rsid w:val="006D78AC"/>
+    <w:rsid w:val="00750AE6"/>
     <w:rsid w:val="007B0167"/>
+    <w:rsid w:val="007F4FF2"/>
+    <w:rsid w:val="0082469F"/>
     <w:rsid w:val="0088046E"/>
+    <w:rsid w:val="008A4092"/>
     <w:rsid w:val="008A77CA"/>
+    <w:rsid w:val="008C78E1"/>
     <w:rsid w:val="009641CB"/>
     <w:rsid w:val="009E39F2"/>
+    <w:rsid w:val="00A16240"/>
     <w:rsid w:val="00A63A23"/>
+    <w:rsid w:val="00AD703E"/>
+    <w:rsid w:val="00B30FA3"/>
+    <w:rsid w:val="00BE0087"/>
+    <w:rsid w:val="00CE01DA"/>
+    <w:rsid w:val="00CF3982"/>
     <w:rsid w:val="00D20813"/>
     <w:rsid w:val="00DA0E3E"/>
     <w:rsid w:val="00E160E1"/>
     <w:rsid w:val="00E55EF6"/>
     <w:rsid w:val="00E737FD"/>
+    <w:rsid w:val="00E836D9"/>
+    <w:rsid w:val="00EA6CDA"/>
     <w:rsid w:val="00EC7243"/>
+    <w:rsid w:val="00F124C8"/>
     <w:rsid w:val="00F43AC3"/>
     <w:rsid w:val="00F6173C"/>
+    <w:rsid w:val="00FA5413"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="2E3ABE12"/>
   <w15:docId w15:val="{FFFFF82B-A1D2-465B-82CE-BF2A1CA965C2}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:widowControl w:val="0"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -10835,50 +11943,51 @@
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText">
     <w:name w:val="Body Text"/>
@@ -10950,51 +12059,51 @@
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E160E1"/>
     <w:rPr>
       <w:color w:val="0000FF" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00E160E1"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="501744349">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="376853918">
           <w:marLeft w:val="480"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
@@ -11575,65 +12684,66 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>7</Pages>
-[...1 lines deleted...]
-  <Characters>18542</Characters>
+  <Pages>8</Pages>
+  <Words>3653</Words>
+  <Characters>20824</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>154</Lines>
-  <Paragraphs>43</Paragraphs>
+  <Lines>173</Lines>
+  <Paragraphs>48</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Bryn Mawr College</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>21751</CharactersWithSpaces>
+  <CharactersWithSpaces>24429</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>